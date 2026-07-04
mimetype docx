--- v0 (2025-10-14)
+++ v1 (2026-07-04)
@@ -302,163 +302,162 @@
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 </w:t>
+        <w:t xml:space="preserve">2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">г.</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:orient="portrait" w:w="11900" w:h="16840"/>
           <w:pgMar w:top="567" w:right="850" w:bottom="568" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Содержание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve">TOC \o 1-9 \h \z \u</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>Сочинение</w:t>
+          <w:t>Введение</w:t>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve">PAGEREF 1 \h</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:footerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1133.8582677165352" w:right="566.9291338582676" w:bottom="1133.8582677165352" w:left="1700.787401574803" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc1"/>
       <w:r>
-        <w:t>Сочинение</w:t>
+        <w:t>Введение</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraphStyleText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontStyleText"/>
         </w:rPr>
         <w:t xml:space="preserve">Вопрос применения шкалы Кельвина в науке и технике является актуальным, поскольку температура играет ключевую роль в различных физических и химических процессах. Шкала Кельвина, названная в честь физика Уильяма Томсона, лорда Кельвина, представляет собой абсолютную шкалу температуры, где ноль Кельвина соответствует абсолютному нулю, состоянию, при котором молекулы практически не имеют энергии. Это определение позволяет более точно измерять и описывать термодинамические процессы, чем традиционные шкалы, такие как Цельсий или Фаренгейт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraphStyleText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontStyleText"/>
         </w:rPr>
         <w:t xml:space="preserve">Я считаю, что применение шкалы Кельвина в науке и технике является необходимым условием для точного и эффективного проведения экспериментов и разработки технологий, связанных с температурой.</w:t>
       </w:r>
     </w:p>
@@ -636,51 +635,51 @@
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="true"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:zoom w:val="120"/>
+  <w:zoom w:val="111"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
@@ -1148,40 +1147,40 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Антон Осипов</dc:creator>
+  <dc:creator/>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>