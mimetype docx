--- v0 (2025-10-13)
+++ v1 (2026-08-02)
@@ -302,163 +302,162 @@
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 </w:t>
+        <w:t xml:space="preserve">2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">г.</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:orient="portrait" w:w="11900" w:h="16840"/>
           <w:pgMar w:top="567" w:right="850" w:bottom="568" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Содержание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve">TOC \o 1-9 \h \z \u</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>Сочинение</w:t>
+          <w:t>Введение</w:t>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve">PAGEREF 1 \h</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:footerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1133.8582677165352" w:right="566.9291338582676" w:bottom="1133.8582677165352" w:left="1700.787401574803" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc1"/>
       <w:r>
-        <w:t>Сочинение</w:t>
+        <w:t>Введение</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraphStyleText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontStyleText"/>
         </w:rPr>
         <w:t xml:space="preserve">Вопрос безнаказанности в современном обществе становится все более актуальным. Что же такое безнаказанность и как она влияет на поведение людей? Безнаказанность можно охарактеризовать как состояние, при котором индивид или группа людей не несут ответственности за свои действия, даже если они наносят вред другим. Это явление может проявляться в различных формах: от мелких правонарушений до серьезных преступлений, и его последствия могут быть разрушительными для общества в целом. Я считаю, что безнаказанность приводит к деградации моральных норм и ценностей, что в конечном итоге угрожает стабильности и безопасности общества.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraphStyleText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontStyleText"/>
         </w:rPr>
         <w:t xml:space="preserve">Обратимся к произведению «Преступление и наказание» Ф.М. Достоевского. Главный герой, Родион Раскольников, совершает убийство, полагая, что его действия оправданы высокими целями. Он считает, что, будучи «особым человеком», он может избежать наказания. Однако, несмотря на его попытки оправдать свои действия, безнаказанность приводит к внутреннему конфликту и страданиям. Раскольников начинает осознавать, что его поступок не только нарушил закон, но и разрушил его душевное равновесие.</w:t>
       </w:r>
     </w:p>
@@ -625,51 +624,51 @@
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="true"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:zoom w:val="120"/>
+  <w:zoom w:val="111"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
@@ -1137,40 +1136,40 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Антон Осипов</dc:creator>
+  <dc:creator/>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>