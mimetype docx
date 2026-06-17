--- v0 (2025-11-05)
+++ v1 (2026-06-17)
@@ -302,163 +302,162 @@
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025 </w:t>
+        <w:t xml:space="preserve">2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">г.</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:orient="portrait" w:w="11900" w:h="16840"/>
           <w:pgMar w:top="567" w:right="850" w:bottom="568" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Содержание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve">TOC \o 1-9 \h \z \u</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>Сочинение</w:t>
+          <w:t>Введение</w:t>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve">PAGEREF 1 \h</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:footerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1133.8582677165352" w:right="566.9291338582676" w:bottom="1133.8582677165352" w:left="1700.787401574803" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc1"/>
       <w:r>
-        <w:t>Сочинение</w:t>
+        <w:t>Введение</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraphStyleText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontStyleText"/>
         </w:rPr>
         <w:t xml:space="preserve">В нашем повседневном жизни мы часто сталкиваемся с различными механизмами, которые облегчают выполнение рутинных задач. Но что такое простые механизмы и какую роль они играют в нашей жизни? Простые механизмы — это устройства, которые используют физические принципы для выполнения работы с минимальными затратами усилий. К ним относятся рычаги, блоки, наклонные плоскости и другие устройства, которые помогают нам в быту. Я считаю, что простые механизмы являются неотъемлемой частью нашей жизни, так как они значительно упрощают выполнение различных задач и делают нашу жизнь более комфортной.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraphStyleText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontStyleText"/>
         </w:rPr>
         <w:t xml:space="preserve">Обратимся к примеру из повседневной жизни — к рычагу. Рычаг — это один из самых простых механизмов, который мы можем наблюдать в различных формах, например, в виде ручки двери или в виде лопаты. Когда мы используем лопату для копки земли, мы фактически применяем принцип рычага. Длинная ручка лопаты позволяет нам прикладывать меньше усилий для поднятия тяжелого груза, так как мы используем рычаг для увеличения силы.</w:t>
       </w:r>
     </w:p>
@@ -625,51 +624,51 @@
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="true"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:zoom w:val="120"/>
+  <w:zoom w:val="111"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
@@ -1137,40 +1136,40 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Антон Осипов</dc:creator>
+  <dc:creator/>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>